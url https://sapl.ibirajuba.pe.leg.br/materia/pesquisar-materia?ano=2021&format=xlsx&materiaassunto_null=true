--- v1 (2026-03-13)
+++ v2 (2026-04-27)
@@ -1070,51 +1070,51 @@
   <si>
     <t>123</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2021/123/resolucao_n_001.2021_prestacao_de_contas_do_ex_-_prefeito_sandro_arandas_do_exercicio_de_2016.pdf</t>
   </si>
   <si>
     <t>EMENTA: Rejeita à Prestação de Contas do Município de Ibirajuba, Estado de Pernambuco referente ao Exercício Financeiro de 2016, mantendo-se o Parecer Prévio do Tribunal de Contas do Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2021/132/resolucao_n_002.2021_-_orcamento_da_camara_municipal_para_o_exercicio_de_2022_-_assinado.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>ARQUIVO - ARQ</t>
+    <t>Arquivo - ARQ</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2021/125/resolucao_n_003.2021_-_referente_a_eleicao_de_renovacao_da_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 23 caput referente eleição de renovação da Mesa Diretora da Câmara Municipal de Ibirajuba e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2021/131/resolucao_n_004.2021_prestacao_de_contas_do_ex_-_prefeito_sandro_arandas_do_exercicio_de_2017.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2021/133/01.portariagpcmv.2021_-_comissao_permanente.pdf</t>
   </si>