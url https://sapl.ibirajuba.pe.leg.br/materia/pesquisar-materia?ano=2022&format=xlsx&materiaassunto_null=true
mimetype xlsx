--- v1 (2026-03-13)
+++ v2 (2026-04-28)
@@ -360,51 +360,51 @@
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_n_02.2022_-_cria_a_ouvidoria_da_camara_municipal_de_ibirajuba.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE IBIRAJUBA, Estado de PERNAMBUCO, no uso de suas atribuições legais que lhes confere o Regimento Interno desta Casa Legislativa, apresenta à apreciação do Plenário o seguinte Projeto de Lei n° 02/2022: Cria a Ouvidoria na Câmara Municipal de Vereadores de Ibirajuba, Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_n_03.2022_-_atualiza_os_valores_das_diarias_concedidas_no_ambito_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CÂMARA MUNICIAPAL DE IBIRAJUBA, Estado de Pernambuco, no uso de suas atribuições legais que lhes confere o Regimento Interno desta Casa Legislativa, apresenta à apreciação do Plenário o seguinte Projeto de Lei n° 03/2022: Atualiza os valores das Diárias concedidas no âmbito do   Poder Legislativo, constantes no Anexo I da Lei Municipal   n° 137/2010.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO</t>
   </si>
   <si>
-    <t>ARQUIVO - ARQ</t>
+    <t>Arquivo - ARQ</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_n001_de_04.01.2022_-_fixa_o_valor_do_menor_salario_base_da_administracao_publica_municipal.pdf</t>
   </si>
   <si>
     <t>A Prefeita do Município de Ibirajuba, Estado de Pernambuco, no uso das suas atribuições legais que lhe são conferidas pelo art. 53°, inciso III, da Lei Orgânica Municipal, encaminha o Projeto de Lei Municipal n°. 001 /2022 de 04 de janeiro de 2022, para submeter à discussão e votação do Poder Legislativo, que Fixa o valor do menor salário base da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_n002_de_10.02.2022_-_dispoe_sobre_a_reetruturacao_do_regime_proprio_previdencia_social_deste_municipio.pdf</t>
   </si>
   <si>
     <t>A Prefeita do Município de Ibirajuba, Estado de Pernambuco, no uso das suas atribuições legais que lhe são conferidas pelo art. 53°, inciso III, da Lei Orgânica Municipal, encaminha o Projeto de Lei Complementar Municipal n°. 002/2022 de 10 de fevereiro de 2022, para submeter à discussão e votação do Poder Legislativo, que Dispõe sobre a reestruturação do Regime Próprio de Previdência Social do Município de Ibirajuba/PE, na Lei Municipal n° 0057, de 13 de dezembro de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>http://sapl.ibirajuba.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_n003_de_18.02.2022_-_dispoe_sobre_os_cemiterios_e_servicos_funerarios_deste_municipio.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O PROJETO DE LEI QUE DISPÕE SOBRE OS CEMITÉRIOS E SERVIÇOS FUNERÁRIOS NO MUNICÍPIO DE IBIRAJUBA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 É  com  elevada  honra  que  submeto  a  apreciação  e  deliberação  para análise de Vossa Excelência e dos Ilustres Vereadores dessa Casa o Projeto de Lei n° 003 de 18 de fevereiro de 2022, que dispõe sobre os cemitérios e serviços funerários no município de Ibirajuba e dá outras providências., para ser submetido à Apreciação e posterior APROVAÇÃO por esse Poder Legislativo.</t>